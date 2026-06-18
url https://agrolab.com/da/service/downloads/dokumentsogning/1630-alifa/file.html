--- v1 (2026-03-20)
+++ v2 (2026-06-18)
@@ -6,57 +6,57 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\aknollmeyer\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\AAGROLAB\IT-Unterlagen\ALIFA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85C3076D-8290-4960-B8CD-2A5394CE584F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="NxJh4jOjsaQU2/O2yP12Dvx/pnUdjvjBakjaROJKtNsLt+ti6To8UfNaVK1pHHSK1DbxvNeCyWBcu2MDu2Aamg==" workbookSaltValue="+pE9DnNA/m8r4XbLz28ruw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43073EE7-4EDD-4B4D-B891-A3308377393D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="sXWGY3vaAPsrIJ4js9YbJhvj2dfGBkV2itAe9qNlkdiyrTOi9/B/e8Ckqe39+tupiUK1weUZdsA1dFgfSjeF7g==" workbookSaltValue="1UistNw5HLavwSOHuXqIVA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="29115" yWindow="225" windowWidth="27735" windowHeight="15330" xr2:uid="{CCD6405F-10DC-4A6E-919B-2A6EA82034A1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CCD6405F-10DC-4A6E-919B-2A6EA82034A1}"/>
   </bookViews>
   <sheets>
     <sheet name="Beauftragung" sheetId="1" r:id="rId1"/>
     <sheet name="Steuerung" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Beauftragung!$A$102:$AC$102</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
@@ -4619,51 +4619,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrolab.com/de/service/download/dokumente-suche/143-de-infoblatt-legionellen-hausinstallation/file.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrolab.com/de/service/download/dokumente-suche/143-trinkwv-legionellen-in-der-gebaeudewasserversorgungsanlage-booklet/file.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrolab.com/de/service/download/dokumente-suche/143-trinkwv-legionellen-in-der-gebaeudewasserversorgungsanlage-booklet/file.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrolab.com/de/service/download/dokumente-suche/143-de-infoblatt-legionellen-hausinstallation/file.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrolab.com/de/service/download/dokumente-suche/143-de-infoblatt-legionellen-hausinstallation/file.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:@" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrolab.com/de/alifa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E23E2E5C-B7BC-4DC0-A4B8-2584942AEB1A}">
   <dimension ref="A1:AQ302"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D84" sqref="D84"/>
+      <selection activeCell="B19" sqref="B19:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="31.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="29.85546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="27" style="26" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" style="26" customWidth="1"/>
     <col min="7" max="10" width="11.42578125" style="26"/>
     <col min="11" max="11" width="10.42578125" style="26" customWidth="1"/>
     <col min="12" max="15" width="14" style="26" customWidth="1"/>
     <col min="16" max="16" width="18.5703125" style="26" customWidth="1"/>
     <col min="17" max="17" width="17.85546875" style="26" customWidth="1"/>
     <col min="18" max="18" width="39.140625" style="26" customWidth="1"/>
     <col min="19" max="19" width="6.140625" style="26" customWidth="1"/>
     <col min="20" max="20" width="17.42578125" style="26" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="26" customWidth="1"/>
     <col min="22" max="22" width="25.5703125" style="27" customWidth="1"/>
     <col min="23" max="23" width="4.28515625" style="26" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="26" customWidth="1"/>
     <col min="25" max="25" width="4.140625" style="27" customWidth="1"/>
     <col min="26" max="26" width="13.7109375" style="26" customWidth="1"/>
     <col min="27" max="27" width="4.28515625" style="26" customWidth="1"/>
@@ -4814,52 +4814,52 @@
       <c r="A19" s="54" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="219" t="s">
         <v>188</v>
       </c>
       <c r="C19" s="220"/>
       <c r="D19" s="220"/>
       <c r="E19" s="221"/>
       <c r="F19" s="217" t="s">
         <v>172</v>
       </c>
       <c r="G19" s="218"/>
       <c r="H19" s="218"/>
       <c r="I19" s="218"/>
       <c r="J19" s="218"/>
       <c r="K19" s="218"/>
       <c r="L19" s="218"/>
       <c r="M19" s="218"/>
     </row>
     <row r="20" spans="1:27" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
         <v>158</v>
       </c>
       <c r="B20" s="222" t="str">
-        <f>IF(B19="AGROLAB Umwelt GmbH, Dr.-Hell-Straße 6, 24107 Kiel - AAUK","legionellen.kiel@agrolab.de",IF(B19="AGROLAB Wasseranalytik GmbH - Zweigniederlassung Fellbach, Friedrichstr. 8, 70736 Fellbach - ALST","legionellen.stuttgart@agrolab.de",IF(B19="AGROLAB Potsdam GmbH, Schlaatzweg 1a, 14473 Potsdam - APWU","legionellen.potsdam@agrolab.de",IF(B19="AGROLAB Wasseranalytik GmbH, Moosstr. 6a, 82279 Eching a. Ammersee - BBEC","legionellen.eching@agrolab.de",IF(B19="AGROLAB Wasseranalytik GmbH, NL Leopoldshöhe, Westring 93, 33818 Leopoltshöhe - AOWL","legionellen.leopoldshoehe@agrolab.de")))))</f>
-        <v>legionellen.leopoldshoehe@agrolab.de</v>
+        <f>IF(B19="AGROLAB Umwelt GmbH, Dr.-Hell-Straße 6, 24107 Kiel - AAUK","legionellen.kiel@agrolab.de",IF(B19="AGROLAB Wasseranalytik GmbH - Zweigniederlassung Fellbach, Friedrichstr. 8, 70736 Fellbach - ALST","legionellen.stuttgart@agrolab.de",IF(B19="AGROLAB Potsdam GmbH, Schlaatzweg 1a, 14473 Potsdam - APWU","legionellen.potsdam@agrolab.de",IF(B19="AGROLAB Wasseranalytik GmbH, Moosstr. 6a, 82279 Eching a. Ammersee - BBEC","legionellen.eching@agrolab.de",IF(B19="AGROLAB Wasseranalytik GmbH, NL Leopoldshöhe, Westring 93, 33818 Leopoltshöhe - AOWL","serviceteam1.aowl@agrolab.de")))))</f>
+        <v>serviceteam1.aowl@agrolab.de</v>
       </c>
       <c r="C20" s="223"/>
       <c r="D20" s="223"/>
       <c r="E20" s="224"/>
       <c r="F20" s="217" t="s">
         <v>173</v>
       </c>
       <c r="G20" s="218"/>
       <c r="H20" s="218"/>
       <c r="I20" s="218"/>
       <c r="J20" s="218"/>
       <c r="K20" s="218"/>
       <c r="L20" s="218"/>
       <c r="M20" s="218"/>
     </row>
     <row r="21" spans="1:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" spans="1:27" s="51" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="48" t="s">
         <v>121</v>
       </c>
       <c r="B22" s="55"/>
       <c r="C22" s="55"/>
       <c r="D22" s="55"/>
       <c r="E22" s="55"/>
       <c r="F22" s="56"/>
@@ -15969,51 +15969,51 @@
         <v>33</v>
       </c>
       <c r="U302" s="4" t="str">
         <f t="shared" ref="U302" si="9">IF(R302="Kaltwasser","x","")</f>
         <v/>
       </c>
       <c r="V302" s="6" t="s">
         <v>30</v>
       </c>
       <c r="W302" s="3"/>
       <c r="X302" s="24" t="s">
         <v>31</v>
       </c>
       <c r="Y302" s="3"/>
       <c r="Z302" s="62" t="s">
         <v>32</v>
       </c>
       <c r="AA302" s="5"/>
       <c r="AB302" s="2"/>
       <c r="AC302" s="3"/>
       <c r="AD302" s="133">
         <v>200</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nBhI7qgcmg7EEnCUinWHVCkd2Dp3Rx/Z/BDIDDxowuTm+Ieutkkuw9C0y0TOBLnBWzHX+XNApFF8NWXCLuSCjA==" saltValue="YufGbhpBZyCCl1AAtkfAUg==" spinCount="100000" sheet="1" formatRows="0" selectLockedCells="1" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="B5nPf9i5hIemye8JklK7VXVh4zm3vCwtmEW1w3QlU1wZ+0CZzWXiNb5Ih9fbQbPZjEjHfBXT3lOBUrnnXYhrDw==" saltValue="OZTlUhhRFk5ZFVCF+kzyIw==" spinCount="100000" sheet="1" formatRows="0" selectLockedCells="1" autoFilter="0"/>
   <protectedRanges>
     <protectedRange password="C7FC" sqref="J90:J93 L55:P57" name="Bereich1"/>
   </protectedRanges>
   <autoFilter ref="A102:AC102" xr:uid="{E23E2E5C-B7BC-4DC0-A4B8-2584942AEB1A}">
     <filterColumn colId="6" showButton="0"/>
     <filterColumn colId="7" showButton="0"/>
     <filterColumn colId="9" showButton="0"/>
     <filterColumn colId="10" showButton="0"/>
     <filterColumn colId="12" showButton="0"/>
     <filterColumn colId="13" showButton="0"/>
     <filterColumn colId="15" showButton="0"/>
   </autoFilter>
   <mergeCells count="879">
     <mergeCell ref="G299:I299"/>
     <mergeCell ref="J299:L299"/>
     <mergeCell ref="G300:I300"/>
     <mergeCell ref="J300:L300"/>
     <mergeCell ref="G301:I301"/>
     <mergeCell ref="J301:L301"/>
     <mergeCell ref="P299:Q299"/>
     <mergeCell ref="P300:Q300"/>
     <mergeCell ref="P301:Q301"/>
     <mergeCell ref="M299:O299"/>
     <mergeCell ref="M300:O300"/>
     <mergeCell ref="M301:O301"/>
@@ -16971,51 +16971,51 @@
           <xm:sqref>J102:L302 M102:O102</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EA747DB0-3892-4BFF-A148-DA8EB3B6DE27}">
           <x14:formula1>
             <xm:f>Steuerung!$H$10:$H$15</xm:f>
           </x14:formula1>
           <xm:sqref>R102:R302</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9DA3D577-45F3-474F-AB46-24590292EC7C}">
           <x14:formula1>
             <xm:f>Steuerung!$A$28:$A$32</xm:f>
           </x14:formula1>
           <xm:sqref>B19:E19</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF51D71F-031E-4788-B579-D99F4F776AA8}">
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="31" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="10" customWidth="1"/>
     <col min="2" max="2" width="31" style="9"/>
     <col min="3" max="3" width="31" style="10"/>
     <col min="4" max="4" width="31" style="9"/>
     <col min="5" max="8" width="31" style="10"/>
     <col min="9" max="9" width="31" style="9"/>
     <col min="10" max="16384" width="31" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>23</v>